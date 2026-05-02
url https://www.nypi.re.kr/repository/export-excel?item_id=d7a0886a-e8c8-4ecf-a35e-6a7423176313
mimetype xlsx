--- v0 (2026-01-27)
+++ v1 (2026-05-02)
@@ -296,101 +296,159 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||임지연||좌동훈||박윤수||이동성</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-29T11:32:03Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-29T11:32:03Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>본 연구는 2년차 연구로 인구소멸 위기 속에 청년 지역인재 양성과 일자리 창출의 세부 정책방향을 제시하고자 하였다. 무엇보다 지역청년인재 육성과 일자리는 지역기업의 눈높이와 수요에 따라 결정되는 선결조건의 성격이 강하였다. 이에 올해 2차년도 연구는 청년의 일자리를 창출하는 지자체, 대학, 기업 중에서 고용창출의 핵심적 역할을 하는 기업의 측면에서 청년 친화적인 지역인재 양성 및 일자리 창출방안을 모색하였다. 구체적으로 기업의 생산성 제고에 기초한 고용창출이 중요한 원동력으로 확인된 만큼, 2차년도 연구는 지역기업의 청년고용수요를 분석하고, 그 결과를 바탕으로 지역에서 육성될 청년들이 그동안 겪어온 잡 미스매치(Job mismatch)를 극복할 수 있는 청년 친화적 정책대안을 제시하였다. 
+연구방법으로는 문헌연구 및 2차 통계조사, 전국기업의 지역청년 고용수요조사, 지역기업의 청년고용 활성화를 위한 전문가 조사, 심층인터뷰를 활용하였다. 전국기업의 지역청년 고용수요조사결과, 조사 대상 기업들은 남성, 25~29세, 4년제 대졸, 당해 지역에서 최종학교를 졸업한 인재를 대체로 선호하였으나, 특별히 선호하는 특성이 없다는 응답도 적지 않았다. 특히, 전공 분야의 경우 무관하다는 응답이 가장 높게 나타나, 기업들이 특정 전공보다는 다양한 분야에서의 적응력을 중시하는 경향을 보였다. 역량 측면에서는 디지털 활용 능력이나 전공 지식 등 하드스킬보다는 팀워크·협업 능력, 의사소통 능력, 성실성과 같은 소프트스킬이 더욱 중요하게 평가한 것이 특징이다.  
+본 연구는 청년 지역인재 육성과 일자리 창출이 내실있게 추진되기 위하여 1) 법제도 개선 및 지원강화, 2) 기업의 눈높이에 맞는 청년인재 양성, 3) 지역인재 선호 지역의 맞춤형 고용환경, 4) 타 지역인재 선호 지역의 정책 인프라 지원, 5) 청년유입력 소외지역의 체계적 정책지원의 5가지 정책방향을 제안하였다. 그리고 그리고 1) 법제도 개선 및 정책 강화를 위한 ① 청년 친화적인 지역인재 양성 및 일자리 창출을 위한 입법강화, 2) 기업의 눈높이에 맞는 청년인재 양성을 위한 ② 청년구직자들의 소프트스킬 강화를 위한 평생교육 지원정책, 3) 지역인재 선호 지역의 맞춤형 고용환경을 위한 ③ (창의융합형) 구직활동에 전념할 수 있는 생활안정 지원, ④ (신산업형) 청년의 장기근속 지원, 중소기업 인식개선 강화, 중소기업형 직업탐색 진로서비스 추진, 4) 타 지역인재 선호 지역의 정책 인프라 지원을 위한 ⑤ (주력산업형) 지역 내 교육기관과 산업생태계 연관성 제고, ⑥ (혁신산업형) 청년의 지역유입을 촉진하기 위한 교통·주거·문화 인프라 확충, 5) 청년유입력 소외지역의 체계적 정책지원을 위한 ⑦ 주거, 교통 정책을 통한 청년 친화적 인재양성과 일자리 활성화, ⑧ 문화, 보육 정책을 통한 청년 친화적 인재양성과 일자리 활성화의 8가지 정책대안과 14개 세부정책제언을 다음과 같이 제시하였다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-29T11:32:03Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>Ⅰ. 서 론
+1. 연구의 필요성 및 목적	3
+2. 연구 방법	5
+Ⅱ. 기업의 일자리 창출에 대한 이론적 배경
+1. 기업 내의 혁신을 통한 지역 일자리 창출에 대한 선행연구	13
+2. 기업의 외부환경 변화를 통한 지역 일자리 창출에 대한 선행연구	15
+3. 기존 연구의 시사점과 본 연구의 독창성	21
+Ⅲ. 지자체별 지역청년 인재 양성 및 일자리 창출 사업 현황
+1. 청년 지원 정책 및 사업	26
+2. 기업 지원 정책 및 사업	35
+3. 소결 : 지자체의 청년인재 양성 및 일자리 창출 지원 정책에 대한 고찰	40
+Ⅳ. 지역별 산업 및 노동구조의 특징과 기업의 고용창출 환경분석 : 17개 시도를 대상으로
+1. 지역별 산업 및 노동구조의 특징 분석	45
+2. 지역별 기업고용창출 환경분석	53
+3. 17개 시도별 기업의 고용창출 환경에 대한 유형화 AHP분석	58
+Ⅴ. 전국 기업의 지역청년 고용수요조사에 대한 분석
+1. 조사 개요	65
+2. 조사 내용	66
+3. 조사 결과	67
+4. 요약 및 결론	74
+Ⅵ. 청년 친화적 지역 인재양성과 일자리 창출을 위한 심층인터뷰 분석
+1. 조사 개요	79
+2. 조사 결과	80
+3. 시사점	87
+Ⅶ. 지역기업의 청년고용 활성화를 위한 전문가 조사결과 : 기업고용조사와 연계분석
+1. 조사개요	91
+2. 청년구직자가 필요한 업무스킬과 청년고용촉진을 위한 기업지원정책 유형: 기업과 전문가의 의견 비교분석	95
+3. 기업의 업종별, 규모별 청년구직자가 필요한 업무스킬, 청년고용촉진을 위한 기업지원정책 : 전국 기업의견을 중심으로 	124
+4. 청년유인력 지수(한국산업인력공단, 2020)를 구성하는 각 세부 요인	153
+5. 청년고용지원 방향, 지역산업의 청년유입 요인에 대한 계층적 분석(AHP): 기업과 전문가의 의견 비교분석	161
+6. 시사점	166
+Ⅷ. 정책제언
+1. 청년 친화적인 지역인재 양성 및 일자리 창출을 위한 입법강화	173
+2. 청년구직자들의 소프트스킬 강화를 위한 평생교육 지원정책	179
+3. (창의융합형) 구직활동에 전념할 수 있는 생활안정 지원	188
+4. (신산업형) 청년의 장기근속 지원, 중소기업 인식개선 강화, 중소기업형 직업탐색 진로서비스 추진	195
+5. (주력산업형) 지역 내 교육기관과 산업생태계 연관성 제고	201
+6. (혁신산업형) 청년의 지역유입을 촉진하기 위한 교통·주거·문화 인프라 확충	206
+7. 주거, 교통 정책을 통한 청년 친화적 인재양성과 일자리 활성화	211
+8. 문화, 보육 정책을 통한 청년 친화적 인재양성과 일자리 활성화	215
+참고문헌	221</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0032851</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-일반04</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6594</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
-          <t>청년||지역인재양성||일자리</t>
+          <t>청년||지역인재양성||일자리창출</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>청년 친화적인 지역인재양성 및 일자리 창출 방안Ⅱ</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>