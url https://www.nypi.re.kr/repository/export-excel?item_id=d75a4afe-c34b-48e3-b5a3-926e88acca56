--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>안선영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성
  2. 연구 목적
  3. 연구 내용 및 범위
  4. 연구방법
  5. 기대효과
 Ⅱ. 아동·청소년정책통합
  1. 정책환경의 변화
  2. 한국아동·청소년활동진흥원의 기능
  3. 아동·청소년활동의 접근 방향
  4. 중앙 전담운영기관으로서의 역할과 전달체계
  5. 중앙 전담운영기관 기능·역할 구체화 사례
 Ⅲ. 조직진단
  1. 진단모형의 개념과 유형
  2. 조직진단모형설정
  3. 진단도구 개발