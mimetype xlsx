--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:01Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>모듈 # 1
 나의 가치 찾기     1
 모듈 # 2
 삶의 가치 찾기     7
 모듈 # 3
 경제활동 체험하기     13
 모듈 # 4
 주도적으로 계획하기     21
 모듈 # 5
 창의적으로 활동하기     33
 모듈 # 6
 흥미로운 제작 경험하기     43
 모듈 # 7
 삶의 CEO로서 가치롭게 설계하기     53
 모듈 # 8
 삶의 CEO로서 가치롭게 표현하기     59