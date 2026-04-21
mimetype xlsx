--- v0 (2026-01-28)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민||김지연||장윤선||김사강||김동진||이탁건||김주영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:39Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:39Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:39Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
   제1절 연구의 필요성 및 목적
   제2절 연구내용 및 방법
   제3절 이주배경 아동·청소년의 개념과 범위
 제2장 이주배경 아동·청소년의 규모측정
   제1절 국내 이주민 규모 관련 선행연구 분석
   제2절 국내통계에서 나타난 이주배경 아동·청소년의 유형별 규모
   제3절 이주배경 아동·청소년 규모 추정 및 한계
   제4절 이주민 규모 파악 해외 사례
 제3장 통계에 나타난 이주배경 아동·청소년의 성장기회 격차 현황
   제1절 이주배경 아동·청소년의 보육 및 돌봄
   제2절 이주배경 아동·청소년의 교육 및 진로
   제3절 이주배경 아동·청소년의 건강 및 보건
   제4절 이주배경 아동·청소년의 노동 및 취업
   제5절 탈북배경 아동·청소년의 발달
 제4장 이주배경 아동·청소년 통계구축의 해외사례