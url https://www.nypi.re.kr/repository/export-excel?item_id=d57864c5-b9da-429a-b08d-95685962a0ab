--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||이춘화||최창욱||이용교</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 기본계획 수립 배경과 경과
  1. 계획 수립배경
  2. 추진 경과
 Ⅱ. 청소년인권 실태 및 정책 현황
  1. 청소년인권 실태
  2. 우리나라 청소년인권정책 현황
  3. 유엔아동권리위원회 권고사항
 Ⅲ. 청소년인권 정책 과제
  1. 청소년인권정책의 목표
  2. 청소년인권정책의 방향
  3. 청소년인권 주요 정책 과제
  4. 청소년인권 세부정책과제</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>