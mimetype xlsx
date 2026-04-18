--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이춘화||서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년에게 유해한 신·변종업소의 등장과 청소년 유해업소 관련 법률의 제·개정이 이루어진 사회적·법적 상황변화에 맞추어 청소년 유해업소 정책의 새로운 방향을 설정하고 법체계를 수립하여 관련 법률의 개정방안을 마련할 필요가 있다. 또한 법의 제정만으로 청소년보호가 이루어지는 것이 아니기 때문에 보다 중요한 것은 제정된 법이 실효성 있게 적용되는가 여부일 것이다. 
 따라서 「청소년보호법」을 중심으로 각종 법령에 포함되어 있는 청소년 유해업소 관련규정을 체계적으로 분석하고, 청소년 유해업소 등 청소년보호 관련법령에 의한 규제 및 제도상의 문제점을 도출하여 이의 개선방안과 법률 개정방안을 제안하고자 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구목적
  2. 연구내용
  3. 연구방법
 Ⅱ. 청소년보호 관련법령의 분석
  1. 개관
  2. 청소년 유해업소의 정의
  3. 청소년 유해업소관련법령 분석
 Ⅲ. 청소년 유해업소의 규제 실태
  1. 청소년 유해업소의 실태
  2. 국가 및 지방자치단체의 관련정책