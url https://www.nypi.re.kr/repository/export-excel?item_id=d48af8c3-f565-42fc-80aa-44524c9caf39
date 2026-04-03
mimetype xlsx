--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||이윤주||유설희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 유엔아동권리협약 및 선택의정서 1
   1. 유엔아동권리협약 3
   2. 아동의 매매⋅성매매 및 아동음란물에 관한 아동권리협약 선택의정서 25
   3. 아동의 무력충돌 참여에 관한 아동권리협약 선택의정서 35
 Ⅱ. 유엔아동권리협약 제5⋅6차 국가보고서 심의자료 43
   1. 유엔아동권리협약 제5⋅6차 국가보고서 45
   2. 대한민국 제5⋅6차 국가보고서에 대한 쟁점목록(유엔아동권리위원회 질의서) 177
   3. 유엔아동권리협약 제5⋅6차 추가보고서(쟁점목록 답변서) 185
   4. 한국 시민사회연대 보고서 231
      1) 한국 시민사회연대 보고서 233
      2) 한국 시민사회연대 추가보고서 305
   5. 국가인권위원회 의견서 315
      1) 국가인권위원회 의견서 317
      2) 국가인권위원회 추가의견서 364
   6. 유엔아동권리협약 제5⋅6차 국가보고서 심의결과 권고사항 401
 부록 421