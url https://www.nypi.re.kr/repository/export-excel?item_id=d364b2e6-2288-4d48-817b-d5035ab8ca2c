--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이경상||임희진||안선영||김지연||강현철||김광혁||김기남||박창남</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>보건복지가족부(장관 전재희)에서는 한국청소년정책연구원(원장 이명숙)에 의뢰하여 2009년 6월 한 달간 시설보호자립지원서비스(양육시설, 공동생활가정(그룹홈), 단기청소년쉼터, 중장기청소년쉼터, 일시보호시설, 보호치료시설, 직업훈련시설, 지립지원시설, 종합시설)와 가정보호자립지원서비스(가정위탁, 소년소녀가정, 드림스타트) 11세 이상 아동청소년, 보호자 및 종사자를 대상으로 시설 및 가정 보호자립 실태조사를 실시함. 
  본 조사는 우리나라 시설 및 가정보호자립지원을 받고 있는 아동청소년들의 보호자립지원 개선을 위한 정책적 기초자료로 활용될 수 있을 것임.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 조사개요
  1. 조사배경 및 목적
  2. 조사대상
  3. 조사영역 및 내용
  4. 표본설계
  5. 추진체계 및 조사수행절차
  6. 조사방법
  7. 조사기간
  8. 조사응답률
  9. 검증 및 데이터 클리닝