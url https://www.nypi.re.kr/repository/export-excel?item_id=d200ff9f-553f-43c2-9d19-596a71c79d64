--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최인재||김영지||김지연||오승근</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>우리나라 청소년들의 정신건강 수준에 대한 최근의 각종 조사결과들을 살펴보면, 청소년들의 정신건강 수준이 매우 좋지 않다고 보고되고 있다. 예컨대, 자살에 영향을 미치는 중요 변인들인 스트레스, 우울등의 조사결과를 보면 청소년들의 스트레스 인지율이 43.7%로 성인의 27.1%보다 높았고, 우울감 경험률은 38.8%(질병관리본부, 2009)로 10명 중 4명 정도가 우울감을 경험하는 것으로 나타났다. 또한 청소년들의 우울증 진료 인원 증가율(2005~2009년) 역시 연평균 8.2%로 성인(5% 미만)보다 비교적 높은 증가율을 보이고 있다(건강보험심사평가원, 2010). 이와 같은 결과를 반영하듯이 2010년도 통계청 자료에 의하면 우리나라 청소년들(10~19세 기준)의 사망원인 중 자살이 인구 10만명 당 6.5명으로 1위를 차지하고 있는 것으로 나타났으며, 다음으로 운수 사고(4.4명), 암(3.0명), 심장질환·익사사고(0.7%)순이었다(통계청, 2010). 더구나 최근 학교폭력, 가정불화등의 이유로 자살하는 청소년들이 증가하고 있는 추세이다.
  이에 정부에서는 2004년 9월 제1차 자살예방 5개년 기본계획(2004~2008)에 이어 2009년부터 제2차 자살예방종합대책(2009~2013)을 마련하여 자살예방에 적극 나서고 있다. 또한 국회에서도 이에 관한 논의가 17대 국회에서부터 계속되다가 18대 국회인 2011년도 3월에 [자살예방 및 생명존중 문화조성을 위한 법률]이 마침내 본회의를 통과된 바 있다.
  이처럼 정부에서도 자살예방 정책을 지속적으로 추진해 오고 있으며, 민간단체나 청소년 관련기관 및 학교에서도 청소년 자살을 줄이기 위한 자살예방 사업들을 시행해 오고 있다. 그러나 이러한 노력들에도 불구하고 그 실효성은 여전히 제한적이며 청소년 자살률 또한 증가하고 있는 실정이다. 이에 본 연구에서는 기존의 자살예방 정책 및 사업 현황을 개괄하고 문제점을 분석하여 개선방안을 도출하고자 한다. 또한 청소년 자살예방관련 신규 사업을 개발함으로써 청소년 자살예방의 효과성을 제고하는데 이 연구의 목적이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
    1. 연구의 필요성 및 목적
    2. 연구내용
       1) 청소년 자살실태 파악 및 자살예방 대책 분석
       2) 청소년 자살예방 사업 현황 파악 및 분석
       3) 청소년 자살예방관련 신규사업 개발
    3. 연구방법
       1) 문헌연구
       2) 전문가 의견조사