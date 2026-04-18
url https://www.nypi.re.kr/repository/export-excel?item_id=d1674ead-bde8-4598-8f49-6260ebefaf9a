--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황여정||임희진||정은주||유설희||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 조사 개요	1
 1. 조사 목적	3
 2. 작성 연혁	3
 3. 조사 대상	3
 4. 조사 체계	5
 5. 모집단 분석	6
 6. 표본 설계	10
 7. 가중치와 모수 추정	24
  8. 조사내용의 구성	28
 Ⅱ. 조사 결과 분석	35
 1. 가정 안팎의 생활 경험	37
 2. 인터넷 이용 경험	74
 3. 일상생활 경험	90
 4. 생활 안전 및 범죄 피해 경험	135
 5. 심리･정서적 특성 및 관련 행동	171
 6. 정책적 수요	215