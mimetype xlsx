--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배정희||장근영||이용해</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구의 필요성 및 목적	3
 2. 연구내용 및 방법	5
 3. 연구추진체계 및 절차 	8
 Ⅱ. 청년정책 시행계획 평가의 배경
 1. 청년기본법 	13
 2. 청년정책 기본계획 및 2021년 시행계획	19
 3. 청년정책 평가 관련 선행연구 	29
 Ⅲ. 청년정책 시행계획 평가방안 검토
 1. 검토 절차	35
 2. 초안 검토	39
 3. 수정안 검토	49
 4. 시안(최종검토안) 검토	66
 Ⅳ. 청년정책 시행계획 평가방안 제안
 1. 중앙부처 종합평가	85
 2. 중앙부처 심층평가	91