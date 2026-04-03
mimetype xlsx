--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||서정아||홍영균||이종국||추승연||이동수||공순구||유진이</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:24Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:24Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:24Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 사업의 필요성
 2. 사업의 목적
 3. 사업의 내용
 4. 연구의 절차
 Ⅱ. 개발 입지여건 분석
 1. 입지여건 분석
 2. 대상지 여건 분석
 3. 관련여건 분석
 Ⅲ. 기본구상
 1. 개발방향 설정
 2. 세부 프로그램(안)
 3. 공간계획 및 도입시설
 4. 건축공간별 예상 공사 및 설비 비용
 Ⅳ. 토목건축계획
 1. 배치계획