--- v0 (2026-01-28)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론 ············································································································ 1
 1. 연구의 필요성 및 목적 ············································································ 3
 2. 연구추진과정 및 주요내용 ······································································· 6
 Ⅱ. 이론적 배경 ··································································································· 9
 1. 소년보호 ································································································ 11
 2. 청소년회복지원시설 ··············································································· 20
 3. 국내 사례 ······························································································ 36
 4. 국외 사례 ······························································································ 48
 5. 추이분석 ································································································ 61
 Ⅲ. 연구결과 ······································································································ 67
 1. 청소년설문조사 ······················································································ 69
 2. 종사자 심층면접 ···················································································· 86
 3. 청소년 FGI ·························································································· 124
 Ⅳ. 결론 및 제언 ····························································································· 133
 1. 결론 및 논의 ······················································································· 135
 2. 정책 제언 ···························································································· 140