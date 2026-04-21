--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이경상||최원기</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 2003년 12월 30일 개정된 청소년기본법에 명시된 청소년육성전담기구 및 청소년육성전담공무원 제도의 구체적인 구축방안을 살펴보는 것이 목적이다. 따라서, 이 연구에서는 문헌연구, 사례연구, 의견조사(전문가 의견조사, 심층면접조사, 설문조사)등의 방법을 통해 기본적인 청소년육성전담기구의 조직 및 기본체계 방안, 청소년육성전담공무원 제도의 시행방안에 대해 살펴보았다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구 내용
  3. 연구 방법
 Ⅱ. 사례 연구
  1. 사회복지전담공무원 제도
  2. 독일의 청소년복지와 청소년사무소
 Ⅲ. 의견조사
  1. 조사방법
  2. 연구자문위원 의견 조사
  3. 시ㆍ도 조직관리 담당공무원 의견 조사
  4. 시ㆍ도 청소년육성업무 담당공무원, 청소년지도자, 청소년학과 재학생 의견 조사