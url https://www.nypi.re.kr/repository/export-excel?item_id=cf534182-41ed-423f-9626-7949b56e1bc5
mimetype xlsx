--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||유민선||박하나||김현수</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-09-18T15:24:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-09-18T15:24:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-09-18T15:24:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구의 필요성 및 목적 03
 2. 연구내용 및 연구방법 05
 Ⅱ. 학업중단 위기 청소년과 학업중단예방 정책·사업
 1. 학업중단 위기 청소년과 학교 부적응 09
 2. 학업중단예방 정책·사업 현황 12
 3. 해외의 학업중단예방 관련 정책 22
 Ⅲ. 학업중단 위기 청소년의 교육요구 조사결과
 1. 조사개요 33
 2. 학교생활 및 적응 45
 3. 학업중단 위기 지원 90
 4. 소결 131
 Ⅳ. 심층 분석: 초등학교 급 교육요구 이해를 위한 면담조사
 1. 조사개요 137
 2. 이론적 배경 141
 3. 사례 이야기 147