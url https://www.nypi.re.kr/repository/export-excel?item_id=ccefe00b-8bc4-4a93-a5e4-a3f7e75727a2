--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박성훈||조영오||김정숙||황여정||이주영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>국문요약 1
 제1장 서 론 ∙ 박성훈 7
  제1절 연구목적 및 필요성 9
  제2절 연구의 추진체계 12
   1. 1차년 주요연구내용 12
   2. 2차년 연구추진체계 14
  제3절 연구의 내용 16
 제2장 패널종단조사 분석결과 ∙ 조영오박성훈 17
  제1절 개관 19 
  제2절 선행연구의 검토 20
   1. 종단연구와 패널종단조사 20
   2. 범죄학 분야의 주요 패널종단조사 25
   3. 소년원 출원생 패널종단조사 33
  제3절 패널종단조사 연구설계 36
   1. 조사개요 36
   2. 조사설계 38