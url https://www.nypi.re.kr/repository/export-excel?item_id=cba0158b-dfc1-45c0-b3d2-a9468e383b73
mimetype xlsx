--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황세영||윤민종</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:55Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론	 1
 1. 연구의 배경 및 목적	 3
 2. 연구의 내용	 4
 3. 연구방법	 5
 4. 기대효과 및 활용방안	 6
 Ⅱ. 이론적 배경	 7
 1. 청소년 국제교류사업의 목적 및 근거	 9
 2. 청소년 국제교류의 효과에 대한 선행연구	 12
 3. 여성가족부 청소년 국제교류사업의 현황	 13
 Ⅲ. 청소년 국제교류사업의 효과성 및 만족도 설문조사결과	 25
   1. 조사개요	 27
 2. 청소년 국제교류사업의 효과성	 39
 3. 청소년 국제교류사업의 만족도	 83
 4. 인솔자 효과성 및 만족도	 97
 5. 국가 간 교류 초청사업 만족도	103
 6. 청소년 지도자 효과성 및 만족도	 119