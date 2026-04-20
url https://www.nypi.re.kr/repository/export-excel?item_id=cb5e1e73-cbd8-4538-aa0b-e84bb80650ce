--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>허종렬||이지혜||박형근||이수경||전진현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장. 학교규칙이란 무엇일까요?
 제2장. 학교규칙 제·개정 참여방법은?
 제3장. 학교규칙을 어떻게 지키고 실천할까요?
 제4장. 두발·복장 등 용모 학교규칙을 정해볼까요?
 제5장. 휴대전화 및 전자기기 사용 학교규칙을 정해볼까요?
 제6장. 소지품 관련 학교규칙을 정해볼까요?
 제7장. 우리 학교 학생자치활동의 조직 및 운영규정은?
 제8장. 생활평점제를 어떻게 정할까요?
 제9장. 벌칙을 어떻게 정할까요?
 제10장. 학급자치법정을 열어볼까요?</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>