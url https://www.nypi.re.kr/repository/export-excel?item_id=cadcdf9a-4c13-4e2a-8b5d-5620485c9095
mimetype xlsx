--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김이성||오해섭||윤철경||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	 1
 1. 연구의 필요성 및 목적	 3
 2. 연구 추진체계 및 연구 방법	 5
 Ⅱ. 2017년 학교 내 대안교실 컨설팅 위원 결과보고서 분석 결과	 13
 1. 대안교실의 비전 및 목표	 16
 2. 대안교실 학생 구성	 18
 3. 대안교실 지도인력 구성	 22
 4. 대안교실 프로그램 운영	 26
 5. 대안교실 담당자(교사)	 30
 6. 관리자의 지원 및 협조	 34
 7. 성과평가	 36
 Ⅲ. 2017년 학교 내 대안교실 운영 및 컨설팅 효과 조사 결과 분석	 39
 1. 참여 학생의 학교생활 변화	 42
 2. 대안교실의 필요성	 47
 3. 대안교실 프로그램의 효과	 54
 Ⅳ. 2017년 학교 내 대안교실 컨설팅 성과분석 회의 결과	 57