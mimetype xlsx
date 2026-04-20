--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:29Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:29Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:29Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서론
   1. 연구의 필요성 및 목적
   2. 연구내용
 제 Ⅱ 장 디지털교과서에 대한 선행문헌 분석
   1. 디지털교과서 개념 및 기능
   2. 디지털교과서 효과성 관련 선행문헌 분석
   3. 디지털교과서 활용행태 관련 선행문헌 분석
   4. 디지털교과서 활용에 따른 심리·정서적 영향
 제 Ⅲ 장 연구방법
   1. 디지털교과서에 대한 선행문헌 분석
   2. 디지털교과서 활용에 대한 심리·정서 분석을 위한 수업 참여관찰 및 심층면담
   3. 디지털교과서 활용행태 및 사용자의 심리·정서 분석 설문조사
   4. 디지털교과서 활용행태에 대한 학생의 HCI 분석
 제 Ⅳ 장 연구결과 1: 디지털교과서 활용의 수업관찰 분석 결과
   1. 디지털교과서 활용 수업관찰 분석
   2. 디지털교과서 활용 수업의 활동이론 기반 분서