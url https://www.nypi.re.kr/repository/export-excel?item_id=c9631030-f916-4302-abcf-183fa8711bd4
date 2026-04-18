--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ인성교육 자유학기 주제선택 프로그램 개요
 1. 인성교육의 필요성	2
 2. 인성교육 핵심 가치 및 덕목	4
 3. 인성교육 자유학기 주제선택 프로그램의 개발 목적	5
 4. 인성교육 자유학기 주제선택 프로그램의 개발 방법	5
 5. 인성교육 자유학기 주제선택 프로그램 안내	6
 Ⅱ 인성교육 자유학기 주제선택 프로그램 활용
 1. 여는 수업	11
 2. 다함께 지키는 정직과 책임	21
 3. 나를 넘어 우리를 위한 존중	61
 4. 더 큰 성장으로 가는 디딤돌, 배려	87
 5. 고전에서 찾은 행복의 비결? 예와 효!	123
 6. 두근거리는 소통, 따뜻한 공감	149
 7. 작은 힘의 기적, 협동	177
 참고문헌	203
 부 록