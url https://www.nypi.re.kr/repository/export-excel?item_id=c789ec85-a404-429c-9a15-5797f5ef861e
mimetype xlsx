--- v0 (2026-01-28)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박시현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:00Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:00Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:00Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 프로그램 개발 목표 및 기본방향	1
 1. 개발목적	3
 2. 프로그램 기본방향	3
 3. 프로그램 목표	4
 Ⅱ. 화랑도의 이해	5
 1. 화랑도 교육이념	7
 Ⅲ. 프로그램 구성	11
 1. 프로그램 구성 체계	13
 2. 프로그램 구성 영역	13
 3. 프로그램 구성 내용	14
 4. 프로그램 세부 내용	14
 Ⅳ. 프로그램 개발 계획	17
 1. 협동 활동 “We Feeling”	19
 2. 캐리어 오리엔티어링	27
 3. 강강술래	39
 4. 전래놀이마당	50