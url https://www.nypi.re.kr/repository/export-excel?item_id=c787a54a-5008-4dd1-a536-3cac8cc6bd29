--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>맹영임||전명기||나상희||김미선</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:00Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:00Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 예비청소년지도자들이 청소년정책 및 환경 변화에 따른 요구에 대응할 수 있는 지도능력 개발과 자질 함양을 위해 현장중심적·실천지향적·미래지향적으로 체계화·전문화된 현장실습 교육과정 표준 매뉴얼(안)을 개발하는데 목적을 두고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:00Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론
 1. 연구의 필요성 및 목적
 2. 연구의 내용
 3. 연구의 방법
 4. 연구의 제한점
 Ⅱ. 현장실습에 대한 이론적 고찰
 1. 현장실습의 개념
 2. 현장실습의 의의
 3. 현장실습의 목적
 4. 현장실습의 목표
 5. 현장실습의 구성체계
 Ⅲ. 현장실습 현황 및 요구분석