--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>장근영||김형주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론	
  Ⅱ. 디지털교과서 및 스마트교육 관련 선행연구 고찰	
 1. 디지털교과서 및 스마트교육 활용 현황	
 가. 디지털교과서 및 스마트교육의 정의	
 나. 디지털교과서 및 스마트교육 정책 현황	
 다. 학교교육에 디지털교과서 및 스마트교육 활용 현황	
 1) 국내 디지털교과서 및 스마트교육 활용 현황	
 2) 국외 디지털교과서 및 스마트교육 활용 현황 	
 2. 디지털교과서 및 스마트교육 관련 연구 고찰
 가. 디지털교과서 및 스마트교육에 관한 선행연구
 나. 디지털교과서 및 스마트교육 효과성에 관한 선행연구
 Ⅲ. 디지털교과서 및 스마트교육 시계열효과 분석결과	
 1. 조사대상	
 2. 분석결과	
 가. 응답자 특성	
 나. 결과분석	