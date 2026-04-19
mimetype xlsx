--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>맹영임||조남억||손의숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년동아리활동 및 활동관련 국내·외 인증제에 대한 이론적 고찰과 인증절차 및 기준, 요소(안)에 대한 전문가의견조사·분석을 통해 청소년동아리활동을 활성화 시킬 수 있는 인증방안 마련을 목적으로 두고 있는 이 연구의 주도니 내용은 다은과 같다
  청소년동아리활동 및 인증제 관련 이론적 고찰
  - 청소년동아리활동의 개념, 특성, 유형, 각급학교에서의 동아리활동 실태, 국내·외 인증제도 등에 이론적 고찰을 통해 청소년동아리활동 인증방안 마련의 기초로 삼는다.
  청소년 동아리 활동 인증방안에 대한 전문가 의견조사·분석
  - 청소년관련학과 교수 및 청소년수련시설 운영자와 지도자를 대상으로 청소년동아리활동 인증유형, 인증절차 및 기준, 요소(안)에 대한 전문가의견을 조사·분석함으로써 청소년동아리활동 인증방안 마련의 기초로 삼는다.
  청소년동아리활동 인증방안 모색
  - 청소년동아리활동 인증유형, 인증범위, 기준 및 절차(안), 확인요소 등의 인증방안 제시와 아울러 청소년동아리활동 활성화를 위한 단계별 추진전략 등을 제시한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용 및 방법
  3. 연구의 제한점
 Ⅱ. 이론적 고찰