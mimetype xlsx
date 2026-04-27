--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||임지연||유성렬||김강호||이종숙||정유경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-07-15T11:26:48Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-07-15T11:26:48Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-07-15T11:26:48Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론 1
  1. 연구의 필요성 및 목적 3 
  2. 연구내용 및 연구방법 13
 Ⅱ. 선행연구 및 학업중단예방 정책·사업 현황 15
  1. 학업중단(위기) 관련 선행연구 분석 17
  2. 학업중단예방 정책 및 사업 현황 80
 Ⅲ. 교육데이터로 본 학업중단(위기) 실태와 현황 115
  1. 학업중단 관련 통계의 다각적 분석 117
  2. 학업중단 관련 영향과 효과 분석: 교육데이터 활용도 탐색 159
 Ⅳ. 학업중단 위기학생 기록현황 및 개선 방안 177
  1. 학업중단 위기학생 기록현황 179
  2. 학교 현장 방문조사 결과 : 기록 현황 182
  3. 전문가 자문회의 결과 : 나이스 입력 198
  4. 학업중단(위기)학생 지원을 위한 기록관리 개선방안 218
  5. 소결 235
 Ⅴ. 학업중단 위기학생 실태조사 설계 탐색: 델파이조사 결과 239