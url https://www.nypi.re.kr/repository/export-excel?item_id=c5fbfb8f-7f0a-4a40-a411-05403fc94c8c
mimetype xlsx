--- v0 (2026-01-28)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이혜연||한상철||김선혜</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년은 사회의 한 구성원으로써 그들의 사고방식과 가치의식을 연구하는 것은 청소년의 사회화 과정을 돕고, 건전한 사회를 구성하는데 필수적인 귀중한 기초작업이다. 
 본 연구는 청소년들의 가치관 정립과 가치의식에 관한 실태 조사 연구로서 청소년들이 현재 무엇을 생각하고, 어떻게 행동하고 있는가에 관한 그들의 의식세계를 통해 오늘날의 사회적 현상에 대해 인식하는 바를 조사 연구하는데 그 목적이 있다. 
 이러한 연구목적을 달성하기 위하여 본 연구는 다음과 같은 구체적인 연구 목표를 정하였다. 
 첫째, 기존의 선행연구분석을 통하여 가치관 영역과 내용을 구축한다.
 둘째, 1960년대 이후 우리나라 청소년의 중요 가치관의 변화 경향을 분석한다.
 셋째, 청소년 가치관 영역별 가치의식에 대한 실태를 조사 분석한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 이론적 배경
  1) 가치관 연구의 배경과 개념 정의
  2) 청소년 가치관의 실태 및 동향과 원인
  3) 가치관에 관한 선행연구 및 영역의 선정
 3. 연구방법