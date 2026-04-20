--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김현진||정동철||전인식||김지연||이승현||류지웅</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
   제1절 연구의 배경 및 필요성
   제2절 연구의 목적 및 연구방법
 제2장 위기청소년에 대한 분석
   제1절 위기청소년 및 청소년 범죄 현황
   제2절 위기발생 원인
   제3절 대응책 마련을 위한 시사점
 제3장 부처별 정책 현황 및 문제점
   제1절 교육부
   제2절 여성가족부
   제3절 법무부
   제4절 경찰청
 제4장 부처별 정책 과제
   제1절 교육부
   제2절 여성가족부
   제3절 법무부