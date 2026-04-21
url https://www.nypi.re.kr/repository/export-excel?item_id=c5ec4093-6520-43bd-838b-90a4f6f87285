--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경화||권해수||김혜영||박정선||박철현||이지연||장승옥||정슬기||황규희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구 필요성 및 목적
  2. 연구 내용
  3. 연구 방법
 Ⅱ. 이론적 배경
  1. 청소년 문제행동의 현황 및 실태
  2. 비용의 식별과 추정
  3. 국내ㆍ외 비용구조 분석 연구동향 및 사례조사
  4. 논의 및 시사점
 Ⅲ. 청소년 문제행동의 사회적 비용구조 분석체계 개발
  1. 개발방향
  2. 개발절차
  3. 개발방법
  4. 개발결과
 Ⅳ. 청소년 문제행동의 사회적 비용구조 분석결과
  1. 분석방법