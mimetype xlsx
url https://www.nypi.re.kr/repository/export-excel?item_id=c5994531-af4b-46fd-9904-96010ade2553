--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 지역사회의 청소년 유해환경을 분류하고, 통제 및 관리 기준을 마련함으로써 제시함으로 지역사회 내에서 청소년 유해환경을 최소화하고, 청소년이 건전하게 성장 할 수 있도록 이에 필요한 제도적 기반을 구축하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용
 Ⅱ. 청소년 유해환경 분류체계
  1. 청소년 유해환경의 개념 및 분류체계
  2. 청소년 유해환경의 법적 규제
  3. 청소년 유해업소 분류기준
 Ⅲ. 외국의 청소년유해환경 기준 분석
  1. 영국 옥스퍼드 시(Oxford city) 사례
  2. 미국의 킹 카운티(King County) 사례
  3. 호주 시드니 시(City of Sydney)의 사례
  4. 일본의 사례