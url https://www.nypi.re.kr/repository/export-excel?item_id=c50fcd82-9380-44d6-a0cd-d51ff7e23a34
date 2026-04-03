--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||서동인</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:55Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서 론	 1
 1. 연구의 필요성 및 목적	 3
 2. 연구내용	 6
 제Ⅱ장 이론적 배경	 9
 1. 전문성의 구성요소 및 발달	 11
    1) 전문성의 정의	 11
    2) 전문성의 구성요소	 12
    3) 전문성의 발달단계	 14
 2. 멘토링 코디네이터의 개념 및 특성	 20
    1) 멘토링 코디네이터의 개념	 20
    2) 멘토링 코디네이터의 역할	 21
    3) 멘토링 코디네이터 유사 직무와의 비교	 25
 3. 멘토링 코디네이터의 관련 직무 및 역량	 32
    1) 멘토링 코디네이터와 관련된 직무(NCS)	 32
    2) 멘토링 코디네이터의 직무수행에 필요한 역량	 38
 4. 국내외 멘토링 코디네이터의 교육내용 및 활동 사례 분석	 42