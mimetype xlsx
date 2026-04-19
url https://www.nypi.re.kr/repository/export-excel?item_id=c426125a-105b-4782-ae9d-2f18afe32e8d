--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱||김승경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
 Ⅱ. 청소년참여에 대한 이론적 조망
 Ⅲ. 청소년참여 성과분석 : 제1~5회 청소년특별회의 정책과제 모니터링
 Ⅳ. 청소년참여 정책과제 개발 : 제6회 청소년특별회의 정책과제
 Ⅴ. 청소년권리증진을 위한 참여확대 방안
 Ⅵ. 요약, 결론 및 제언
 참고문헌
 부록</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>