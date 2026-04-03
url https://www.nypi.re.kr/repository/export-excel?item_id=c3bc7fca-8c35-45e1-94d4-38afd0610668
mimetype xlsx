--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙||이선희||정미선||선보라||이혜옥||이윤소</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:44Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:44Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:44Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>- 총론
 - 여는수업
 - 배려: 너의 마음, 나의 마음
   01. 너에게 공감을! 우리 함께 배려를!
   02. 나를 말하고 그대를 듣는 소통
 - 존중: 서로 이해하는 우리
   01. 함께하는 움직임, 찾아가는 나의 가치
   02. 내 마음의 신호, 감정 돌보기
   03. 소통의 암호를 찾아라!
 - 규범과 질서: 우리를 지켜주는 약속
   01. 세상을 보는 보다 깊은 이해 '공감'
   02. 함께 해결하는 갈등문제
   03. 약속</t>
         </is>
       </c>
       <c r="T2"/>