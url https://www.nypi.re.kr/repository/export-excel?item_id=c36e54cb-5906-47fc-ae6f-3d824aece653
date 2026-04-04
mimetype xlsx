--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서보람</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:04Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론	 1
 1. 연구의 필요성 및 목적	 3
 2. 연구 추진체계 및 연구 방법	 4
 Ⅱ. 2017년 학업중단 예방을 위한 학교 컨설팅 위원 결과보고서 분석 결과	 11
 1. 학업중단 원인 파악	 14
 2. 학업중단 위기학생 관리	 19
 3. 학업중단 예방 체제 구축	 25
 4. 학업중단 예방 프로그램 운영	 29
 5. 학업중단 숙려제 운영	 32
 6. 지역사회 자원 연계	 34
 Ⅲ. 2017년 학업중단 예방을 위한 학교 컨설팅 만족도 조사 분석	 37
 1. 컨설팅 위원에 대한 만족도	 39
 2. 컨설팅 시기 및 소요시간에 대한 만족도	 43
 3. 컨설팅이 학교에 도움을 준 사항	 46
 4. 컨설팅 이후 학교의 변화	 48
 5. 컨설팅 개선 사항	 60