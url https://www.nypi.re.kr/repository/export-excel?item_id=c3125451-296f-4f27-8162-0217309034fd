--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:01Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 운영목적	 3
 2. 운영방향	 3
 3. 코스현황	 4
 1) 일반현황	 4
 2) 코스구성	 5
 3) 코스 세부내용	 6
 4. 장비현황	 10
 1) 안전장비 세부 목록	 10
 5. 운영내용	 12
 1) 운영개요	 12
 2) 코스 운영	 13
 3) 안전장비 착용법	 21
 4) 활동지도안	 23
 5) 준비운동	 24
 6. 점검체계	 26
 1) 사용 준비	 26