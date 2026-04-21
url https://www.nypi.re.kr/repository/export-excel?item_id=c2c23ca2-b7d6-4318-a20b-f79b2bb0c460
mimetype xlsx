--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>유민상||이용해||배진우</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:39Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:39Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:39Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
    제1절 연구목적 및 필요성
    제2절 주요 연구 내용
    제3절 연구추진 방법
    제4절 보고서 구성
 제2장 한국 아동·청소년 삶의 질 지표체계 개발
    제1절 한국 아동·청소년 삶의 질 지표체계 개발 과정
    제2절 아동·청소년 삶의 질 개념
    제3절 아동·청소년 삶의 질 지표 국내외 연구사례: 영역중심
    제4절 아동·청소년 삶의 질 지표 국내외 연구사례: 지표중심
    제5절 아동·청소년의 목소리: 삶의 질에 관한 면접조사 결과
 제3장 한국 아동·청소년 삶의 질 지표 체계
    제1절 한국 아동·청소년 삶의 질 지표 프레임워크
    제2절 한국 아동·청소년 삶의 질 지표 선정 및 취합
    제3절 한국 아동·청소년 삶의 질 지표 체계 구축 결과
 제4장 지표를 통해 보는 한국 아동·청소년의 삶의 질