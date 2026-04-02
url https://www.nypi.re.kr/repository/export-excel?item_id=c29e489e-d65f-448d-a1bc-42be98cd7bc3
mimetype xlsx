--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||류방란||김선아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>차 례
 Ⅰ. 서론
   1. 연구목적 및 필요성
   2. 연구내용
   3. 연구방법
    가. 전문가협의회 및 워크숍 개최
    나. NEIS 시스템을 통한 사유조사
    다. 설문조사
    라. 전문가조가
 Ⅱ. 학업중단 현황 및 정책 사례
   1. 학업중단의 개념 및 유형
    가. 학업중단의 개념
    나. 학업중단의 유형
   2. 학업중단의 규모
    가. 개요
    나. 의무교육단계의 학업중단 현황