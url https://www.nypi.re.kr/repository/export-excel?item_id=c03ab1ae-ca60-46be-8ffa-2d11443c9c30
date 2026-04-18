--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:52Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:52Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:52Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 인성교육프로그램 인증제 운영 개요    3
   1. 사업 추진의 필요성 및 목적    3
   2. 사업 추진 체계    4
   3. 사업 내용    4
 II. 사업 추진 실적    7
   1. 사업 개요    7
   2. 위원회 구성 및 운영    14
   3. 인성교육프로그램 인증 공모 심사    17
   4. 인증서 및 인증패 수여    25
   5. 인성교육프로그램 인증 기간 연장 심사    26
   6. 인증 인성교육프로그램 관리    28
   7. 인성교육 누리집 운영(미리네)    32
 III. 인증 인성교육프로그램 현황    37
   1. 2023년 신규 인증 인성교육프로그램 소개    37
    1-1. 파인애플    37
    1-2. 마음챙김으로 인성나무 기르기(MBCE: Mindfulness Based Character Education)    54