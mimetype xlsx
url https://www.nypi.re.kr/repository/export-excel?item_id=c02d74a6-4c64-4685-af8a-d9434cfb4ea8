--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||김경준||김정주||김영지</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 이론적 배경
  1) 주5일 근무(수업)제 논의의 전개
  2) 주5일제의 청소년 중심의 접근
 3. 주요 외국의 주5일제 도입 사례
  1) 일본의 주5일제 도입과 방향
  2) 중국의 주5일제 실시와 청소년활동
 4. 주5일제 도입에 대한 인식
  1) 청소년들의 의식
  2) 청소년전문가들의 의식
 5. 청소년분야의 변화 전망과 청소년육성 정책 방향
  1) 청소년 생활상의 변화와 청소년분야의 예상되는 문제점
  2) 청소년육성 정책의 방향</t>
         </is>
       </c>