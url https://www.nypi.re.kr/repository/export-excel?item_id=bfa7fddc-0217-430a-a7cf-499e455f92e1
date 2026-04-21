--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황여정||김지경||이윤주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 조사 개요	 1
 1. 조사 목적	 3
 2. 조사 연혁	 4
 3. 조사 체계	 5
 4. 표본 설계	 6
 5. 조사 내용	 18
 Ⅱ. 결과표	 21
 1. 매체 영역	 23
 2. 행위 영역	 74
 3. 약물 영역	 109
 4. 업소 영역	 149
 5. 근로보호 영역	 173
 부록	 205
 1. ｢2016 청소년 매체이용 및 유해환경 실태조사｣ 초등용 조사표	 207
 2. ｢2016 청소년 매체이용 및 유해환경 실태조사｣ 중고등용 조사표	 224</t>
         </is>