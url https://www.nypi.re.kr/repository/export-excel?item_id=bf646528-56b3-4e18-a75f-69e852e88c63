--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||오해섭||모상현||천정웅||김지혜||김명화||오정아||박경현||방진희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>멘토링 실무에 실제적으로 활용할 수 있는 매뉴얼 개발을 통하여 멘토링 운영자들이 멘토링을 효과적으로 운영할 수 있도록 하는데 목적이 있음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 멘토링에 대한 이해	
  1. 멘토링이란 무엇인가?	
   1) 멘토링의 기원과 발달	
   2) 멘토링의 정의	
   3) 멘토링의 특징	
  2. 멘토링의 종류와 유형	
  3. 멘토링관계의 발전과정	
   1) 멘토링관계의 5단계	
   2) 성공적인 멘토링관계	
  4. 멘토링의 기능과 효과	
   1) 멘토링의 기능 모형	