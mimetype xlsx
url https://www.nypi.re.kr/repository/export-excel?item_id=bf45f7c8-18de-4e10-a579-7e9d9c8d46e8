--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||윤철경||김혁진||이혜흔||이득영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년정책은 국가의 장래를 책임질 청소년의 건전한 발달을 도모하기 위한 국가적 책임으로써 청소년육성기금은 이의 구체적 표현이다. 
 본 연구는 국가경제위기와 재정개혁의 흐름 속에 단행되는 공공기금 개혁조치를 적극적으로 수용하면서 청소년육성기금의 본연의 목적을 달성하기 위한 발전방향을 모색하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 청소년 육성기금의 의의와 발전방향
 3. 청소년 육성기금 재원확충방안 : 민간부문을 중심으로
 4. 청소년 육성기금 자산운용 효율화방안</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">