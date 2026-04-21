--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이광호||정회욱||김진호</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:27Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:27Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 청소년지도사 전문화를 위한 방안을 모색하는 것이 아니라 청소년지도사 자격검정 제도가 사전 양성체제에서 개방체제로 전환함에 따라 새로운 자격검정제도 운용에 필요한 청소년기본법 시행령, 동법 시행규칙 및 관련 규정 등을 개폐하는 등의 후속 작업을 수행하는 것임. 따라서 본 연구에서는 청소년지도사 자격검정개정에 따른 청소년기본법 시행령 및 시행규칙의 관련규정 개정안과 그에 따른 후속 관련 규정 즉, 자격검정 시험 및 전문연수 등 청소년지도사 관련 법령의 시행에 필요한 제반사항 및 새로운 자격검정 시험 시행을 위한 문제은행식 출제문항을 마련하는데 목적이 있음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:01:27Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 목적 및 필요성
  2. 연구내용
  3. 연구방법
 Ⅱ. 새로운 청소년지도사 자격검정 제도 특성과 체제
  1. 기존의 청소년지도사 자격검정 제도의 특성
  2. 새로운 청소년지도사 자격검정 제도의 특성
 Ⅲ. 청소년지도사 자격검정 및 연수 관련 규정
  1. 청소년지도사 자격검정 및 연구규정(안)의 체계
  2. 청소년지도사 자격검정 및 연구규정(안)의 주요 내용
 Ⅳ. 자격검정 문제 출제 기본 내용