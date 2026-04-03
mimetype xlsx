--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김승경||백혜정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-11-03T11:23:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-11-03T11:23:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-11-03T11:23:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론 1
 1. 연구의 필요성 및 목적 3
 2. 연구내용 6
 3. 연구방법 7
 Ⅱ. 자립지원 필요청년 현황 9
 1. 자립지원 필요청년 관련 선행연구 및 관련 쟁점 11
 2. 자립지원 필요청년의 개념 및 규모 15
 3. 자립지원 필요청년의 생활실태 27
 4. 자립지원 필요청년 지원대책 현황 및 경과 33
 Ⅲ. 해외정책동향 51
 1. 미국 53
 2. 캐나다 61
 3. 영국 68
 4. 독일 74
 5. 일본 79
 6. 시사점 85