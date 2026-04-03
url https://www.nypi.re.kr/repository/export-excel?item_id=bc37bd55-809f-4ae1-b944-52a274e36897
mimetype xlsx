--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이기봉||김현철||안선영||최창욱||전명기||이진원||김주희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 1부
 Ⅰ. 창의적 체험활동 지역자원 연계사업의 이해
  1. 창의적 체험활동 지역자원 연계사업의 취지
  2. 매뉴얼 개발 목적
  3. 활용대상 및 내용구성
  4. 추진일정 및 성과분석
  5. 용어 정의
 Ⅱ. 코디기관 운영
  1. 코디네이터의 역할
  2. 코디기관 전담부서 구성 및 운영
  3. 코디기관 기본 요건
  4. 코디기관 역량 강화
 Ⅲ. 사업운영학교 운영
  1. 학교와의 연게
  2. 사업운영학교 선정기준 및 절차