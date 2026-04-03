--- v0 (2026-01-28)
+++ v1 (2026-04-03)
@@ -472,51 +472,51 @@
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>인권실태||한국아동청소년</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
-          <t>2023 아동·청소년 권리에 관한 국제협약 이행 연구 - 한국 아동·청소년 인권실태</t>
+          <t>2023 아동·청소년 권리에 관한 국제협약 이행 연구 - 한국 아동·청소년 인권실태: 총괄보고서</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>총괄보고서</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 