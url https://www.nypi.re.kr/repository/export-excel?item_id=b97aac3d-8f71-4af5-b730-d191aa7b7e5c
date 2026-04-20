--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||김태성||배진우</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
   1. 연구의 필요성 및 목적	3
   2. 연구내용 및 연구방법 	5
 Ⅱ. 학교 밖 청소년과 내일이룸학교 참여자의 특성
   1. 학교 밖 청소년의 규모와 내일이룸학교 정책대상	13
   2. 학교 밖 청소년의 특성 및 실태	26
   3. 내일이룸학교 참여자들의 특성 및 실태	39
 Ⅲ. 학교 밖 청소년 지원 대책과 내일이룸학교 현황 및 문제점
   1. 정부의 청소년 진로 및 자립지원 대책 현황 및 문제점	47
   2. 학교 밖 청소년 진로 및 자립지원 국내․외 사례	53
   3. 내일이룸학교 운영 관련 법률 현황 및 문제점	65
   4. 내일이룸학교 운영 현황 및 문제점	73
 Ⅳ. 내일이룸학교 운영모델 및 성과지표 개선 방안
   1. 내일이룸학교 운영 모델(안)	119
   2. 내일이룸학교 관련 법률 개정 방안	136
   3. 내일이룸학교 평가지표 개선 방안	139