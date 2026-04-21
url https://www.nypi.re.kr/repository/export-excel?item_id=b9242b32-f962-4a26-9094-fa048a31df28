--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||최창욱||이민희||김경준||황진구</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 2004. 2월 제·개정된 청소년관련 3법에 명시된 한국청소년진흥센터의 설립과 운영을 위한 방안을 도출하는 것이 목적이다. 따라서 한국청소년진흥센터의 기능과 역할, 한국청소년진흥센터의 조직과 인원, 한국청소년진흥센터의 주요사업, 한국청소년진흥센터의 중장기 발전방안을 제시하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용 및 방법
 Ⅱ. 한국청소년진흥센터 설립근거
  1. 한국청소년진흥센터의 법적 근거
  2. 민간중심의 청소년전담기구에 대한 사회적 요구
 Ⅲ. 한국청소년진흥센터의 역할과 기능
  1. 한국청소년진흥센터의 법률상 역할과 기능
  2. 역할과 기능에 대한 델파이조사결과
 Ⅳ. 한국청소년진흥센터의 역할과 기능 설정
  1. 역할과 기능 설정방향
  2. 역할과 기능 설정 과정