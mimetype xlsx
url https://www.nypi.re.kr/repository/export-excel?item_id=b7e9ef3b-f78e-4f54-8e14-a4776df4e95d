--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||오해섭</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-04T16:39:39Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-04T16:39:39Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-04T16:39:39Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 연구 개요 1
 1. 연구의 필요성 및 목적 3
 2. 연구내용 4
 3. 연구방법 5
 1) 문헌･자료조사 5
 2) 전문가 자문 및 자문협의회 운영 5
 3) 전문가 의견조사 5
 4) 연구결과 공개보고회 개최 5
 4. 추진경과 6
 Ⅱ. 국가직무능력표준의 개발과 청소년지도사 자격제도의 변화 7
 1. 국가직무능력표준의 의미 9
 2. 국가직무능력표준과 청소년지도사 자격제도 10
 Ⅲ. 청소년지도사 및 유사 자격제도 분석 13
 1. 청소년지도사 자격제도 15
 1) 청소년지도사 자격제도의 변화 15
 2) 청소년지도사 자격제도의 현황 및 문제점 17