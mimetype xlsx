--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이종원||이유진||김준홍</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
 1. 조사의 배경과 목적
 2. 청소년 유해환경의 개념과 분류
 Ⅱ. 조사의 개요
 1. 조사대상
 2. 조사내용
 3. 표집설계 및 실사
 4. 표본의 특성
 Ⅲ. 조사결과 요약
 1. 2012년 조사결과
 2. 시계열 비교
 Ⅳ. 조사결과 분석
 1. 생활 일반
 2. 매체 이용
 3. 업소 이용